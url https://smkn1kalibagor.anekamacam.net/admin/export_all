--- v0 (2026-08-16)
+++ v1 (2026-10-13)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="CodexWorld\PhpXlsxGenerator"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="585" uniqueCount="585">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="592" uniqueCount="592">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>DESKRIPSI</t>
   </si>
   <si>
     <t>JUMLAH</t>
   </si>
   <si>
     <t>001</t>
   </si>
   <si>
     <t>AGAMA BUDDHA</t>
   </si>
   <si>
     <t>7 Buku</t>
   </si>
   <si>
     <t>001. Buku Panduan Guru Pendidikan Agama Buddha Sma Smk Kelas Xii</t>
   </si>
   <si>
     <t>2 Buku</t>
   </si>
   <si>
@@ -752,600 +752,630 @@
   <si>
     <t>038</t>
   </si>
   <si>
     <t>ILMU SEJARAH KUMPULAN PERISTIWA PERISTIWA TERTENTU</t>
   </si>
   <si>
     <t>001. Sejarah Smk Kelas X Kurikulum Merdeka Belajar</t>
   </si>
   <si>
     <t>039</t>
   </si>
   <si>
     <t>ILMU SEJARAH UMUM INDONESIA</t>
   </si>
   <si>
     <t>001. Sejarah Kelas X Smk Kemendikbud Ristek.2021</t>
   </si>
   <si>
     <t>040</t>
   </si>
   <si>
     <t>ILMU SOSIAL</t>
   </si>
   <si>
-    <t>001. Pembelajaran Berbasis Tema.</t>
+    <t>001. Bangga Menjadi Guru</t>
+  </si>
+  <si>
+    <t>002. Pembelajaran Berbasis Tema.</t>
   </si>
   <si>
     <t>041</t>
   </si>
   <si>
     <t>ILMU TEKNIK ELEKTROMAGNETIK.</t>
   </si>
   <si>
     <t>001. Informatika Kelas X Smk Kurikulum Merdeka Belajar.</t>
   </si>
   <si>
     <t>042</t>
   </si>
   <si>
+    <t>INTERAKSI SOSIAL</t>
+  </si>
+  <si>
+    <t>001. Presentasi And Public Speaking</t>
+  </si>
+  <si>
+    <t>043</t>
+  </si>
+  <si>
     <t>KEPEMIMPINAN</t>
   </si>
   <si>
     <t>001. Prinsip-prinsip Kepemimpinan</t>
   </si>
   <si>
-    <t>043</t>
+    <t>044</t>
   </si>
   <si>
     <t>KEPENGARANGAN DAN TEKNIK EDITORIAL</t>
   </si>
   <si>
     <t>001. Kiat Jitu Menulis Skripsi, Tesis, Dan Disertasi</t>
   </si>
   <si>
-    <t>044</t>
+    <t>045</t>
   </si>
   <si>
     <t>KESEHATAN DAN KESEGARAN JASMANI</t>
   </si>
   <si>
     <t>287 Buku</t>
   </si>
   <si>
     <t>001. Buku Panduan Guru Pendidikan Jasmani, Olahraga, Dan Kesehatan Sma/smk Kelas X</t>
   </si>
   <si>
     <t>002. Pendidikan Jasmani, Olahraga, Dan Kesehatan Untuk Smk/mak Jilid 1</t>
   </si>
   <si>
     <t>003. Pendidikan Jasmani, Olahraga, Dan Kesehatan Untuk Smk/mak Jilid 2</t>
   </si>
   <si>
-    <t>045</t>
+    <t>046</t>
+  </si>
+  <si>
+    <t>KESEHATAN UMUM DAN PERORANGAN</t>
+  </si>
+  <si>
+    <t>001. Yuk,mengonsumsi Makanan Sehat Dan Bergizi</t>
+  </si>
+  <si>
+    <t>047</t>
   </si>
   <si>
     <t>KESUSASTRAAN ASIA TIMUR DAN ASIA TENGGARA</t>
   </si>
   <si>
     <t>001. Black Beauty</t>
   </si>
   <si>
-    <t>046</t>
+    <t>048</t>
   </si>
   <si>
     <t>KESUSASTRAAN INDONESIA</t>
   </si>
   <si>
     <t>001. Poetry Collections: Perjumpaan: Die Begegnung: The Encounter</t>
   </si>
   <si>
-    <t>047</t>
+    <t>049</t>
+  </si>
+  <si>
+    <t>KESUSASTRAAN/KUMPULAN TEKS KESUSASTRAAN DARI LEBIH DARI SATU SASTRA</t>
+  </si>
+  <si>
+    <t>001. Panduan Antimerokok</t>
+  </si>
+  <si>
+    <t>050</t>
   </si>
   <si>
     <t>KEWIRAUSAHAAN</t>
   </si>
   <si>
     <t>001. Dasar - Dasar Kewirausahaan Panduan Bagi Mahasiswa Untuk Mengenal,memahami,dan Memasuki Dunia Bisnis</t>
   </si>
   <si>
     <t>002. Produk Kreatif Dan Kewirausahaan Jilid 1 Smk/mak Program Keahlian Agribisnis Pengolahan Hasil Pertanian</t>
   </si>
   <si>
     <t>150 Buku</t>
   </si>
   <si>
-    <t>048</t>
+    <t>051</t>
   </si>
   <si>
     <t>KHOTBAH, KHUTBAH, CERAMAH AGAMA ISLAM</t>
   </si>
   <si>
     <t>001. Khutbah Jumat: Panduan Hidup Muslim</t>
   </si>
   <si>
-    <t>049</t>
+    <t>052</t>
   </si>
   <si>
     <t>KOMUNIKASI TELEKOMUNIKASI</t>
   </si>
   <si>
     <t>60 Buku</t>
   </si>
   <si>
     <t>001. Erlangga Xpress Akm Literasi Membaca &amp; Numerasi Smk/mak</t>
   </si>
   <si>
     <t>002. Erlangga Xpress Akm Numerasi Smk/mak</t>
   </si>
   <si>
-    <t>050</t>
+    <t>053</t>
   </si>
   <si>
     <t>KOMUNIKASI TELEKOMUNIKASI KOMUNIKASI GAMBAR HIDUP</t>
   </si>
   <si>
     <t>152 Buku</t>
   </si>
   <si>
     <t>001. Koding Dan Kecerdasan Artifisial Sma/ma/smk/mak Kelas X Kurikulum Nasional</t>
   </si>
   <si>
     <t>70 Buku</t>
   </si>
   <si>
     <t>002. Koding Dan Kecerdasan Artifisial Sma/ma/smk/mak Kelas Xi Kurikulum Nasional</t>
   </si>
   <si>
     <t>82 Buku</t>
   </si>
   <si>
-    <t>051</t>
+    <t>054</t>
   </si>
   <si>
     <t>KOMUNIKASI TELEKOMUNIKASI KOMUNIKASI KOMPUTER</t>
   </si>
   <si>
     <t>76 Buku</t>
   </si>
   <si>
     <t>001. Informatika Kelas X Kurikulum Merdeka</t>
   </si>
   <si>
-    <t>052</t>
+    <t>055</t>
   </si>
   <si>
     <t>KUALIFIKASI DAN PROFESIONALITAS GURU</t>
   </si>
   <si>
     <t>001. 9 Karakter Guru Efektif</t>
   </si>
   <si>
-    <t>053</t>
+    <t>056</t>
   </si>
   <si>
     <t>LAIN LAIN SISTEM KOMUNIKASI DAN TELEKOMUNIKASI INFORMASI</t>
   </si>
   <si>
     <t>001. Erlangga Xpress Akm Literasi Membaca Smk / Mak</t>
   </si>
   <si>
-    <t>054</t>
+    <t>057</t>
   </si>
   <si>
     <t>LINGUISTIK</t>
   </si>
   <si>
     <t>918 Buku</t>
   </si>
   <si>
     <t>001. Buku Panduan Guru Cerdas Cergas Berbahasa Dan Bersastra Indonesia Sma/smk Kelas X</t>
   </si>
   <si>
     <t>002. Cerdas Cergas Berbahasa Dan Bersastra Indonesia Sma/smk Kelas X</t>
   </si>
   <si>
     <t>003. Produktif Berbahasa Indonesia Untuk Smk/mak Kelas X</t>
   </si>
   <si>
     <t>149 Buku</t>
   </si>
   <si>
     <t>004. Produktif Berbahasa Indonesia Untuk Smk/mak Kelas Xi</t>
   </si>
   <si>
     <t>156 Buku</t>
   </si>
   <si>
     <t>005. Produktif Berbahasa Indonesia Untuk Smk/mak Kelas Xii</t>
   </si>
   <si>
     <t>186 Buku</t>
   </si>
   <si>
-    <t>055</t>
+    <t>058</t>
   </si>
   <si>
     <t>MANAJEMEN EKSEKUTIF</t>
   </si>
   <si>
     <t>001. Manajemen Strategik</t>
   </si>
   <si>
-    <t>056</t>
+    <t>059</t>
   </si>
   <si>
     <t>MANAJEMEN ORGANISASI TERTENTU</t>
   </si>
   <si>
     <t>001. Manajemen Kinerja Korporasi &amp; Organisasi : Panduan Penyusunan Indikator</t>
   </si>
   <si>
-    <t>057</t>
+    <t>060</t>
   </si>
   <si>
     <t>MANAJEMEN PERSONALIA, MANAJEMEN SUMBER DAYA MANUSIA, MANAJEMEN SDM</t>
   </si>
   <si>
     <t>001. Manajemen Sumberdaya Manusia</t>
   </si>
   <si>
-    <t>058</t>
+    <t>061</t>
   </si>
   <si>
     <t>MASAKAN DARI BERBAGAI JENIS HIDANGAN CAMPURAN</t>
   </si>
   <si>
     <t>001. Panduan Masakan Siap Saji</t>
   </si>
   <si>
-    <t>059</t>
+    <t>062</t>
   </si>
   <si>
     <t>MATEMATIKA</t>
   </si>
   <si>
     <t>1381 Buku</t>
   </si>
   <si>
     <t>001. Buku Panduan Guru Matematika Kelas Xi Smk</t>
   </si>
   <si>
     <t>002. Buku Panduan Guru Matematika Sma Smk Kelas Xii</t>
   </si>
   <si>
     <t>003. Buku Panduan Guru Matematika Sma/smk Kelas X</t>
   </si>
   <si>
     <t>004. Matematika 1 B Untuk Smk Kelas X Semester Genap</t>
   </si>
   <si>
     <t>005. Matematika 2 A Untuk Smk Kelas Xi Semester Ganjil</t>
   </si>
   <si>
     <t>006. Matematika Kelas X</t>
   </si>
   <si>
     <t>007. Matematika Kelas X Smk Kurikulum Merdeka</t>
   </si>
   <si>
     <t>008. Matematika Kelas Xi Smk</t>
   </si>
   <si>
     <t>009. Matematika Sma Smk Kelas Xii</t>
   </si>
   <si>
     <t>441 Buku</t>
   </si>
   <si>
     <t>010. Matematika Sma/smk Kelas X</t>
   </si>
   <si>
     <t>011. Matematika Smk/mak Kelas X</t>
   </si>
   <si>
     <t>012. Matematika Smk/mak Kelas Xi</t>
   </si>
   <si>
     <t>013. Matematika Smk/mak Kelas Xii</t>
   </si>
   <si>
-    <t>060</t>
+    <t>063</t>
   </si>
   <si>
     <t>METODE BELAJAR MENGAJAR, KEGIATAN BELAJAR MENGAJAR</t>
   </si>
   <si>
     <t>001. Teori-teori Belajar Dan Pembelajaran</t>
   </si>
   <si>
-    <t>061</t>
+    <t>064</t>
   </si>
   <si>
     <t>METODE RISET</t>
   </si>
   <si>
     <t>001. Metode Penelitian Bisnis &amp; Analisis Data Dengan Spss</t>
   </si>
   <si>
-    <t>062</t>
+    <t>065</t>
   </si>
   <si>
     <t>METODE RISET PENELITIAN PENDIDIKAN</t>
   </si>
   <si>
     <t>001. Penelitian Tindakan Kelas Sebagai Pengembangan Profesi Pendidik Dan Keilmuan</t>
   </si>
   <si>
-    <t>063</t>
+    <t>066</t>
   </si>
   <si>
     <t>METODE-METODE KHUSUS PENANAMAN</t>
   </si>
   <si>
     <t>001. Bercocok Tanam Sayuran Hidroponik</t>
   </si>
   <si>
-    <t>064</t>
+    <t>067</t>
   </si>
   <si>
     <t>MORAL KRISTEN DAN PERIBADATAN</t>
   </si>
   <si>
     <t>001. Pendidikan Agama Kristen Dan Budi Pekerti Kelas Xi Smk Kemenag Ri 2021</t>
   </si>
   <si>
-    <t>065</t>
+    <t>068</t>
   </si>
   <si>
     <t>MUSIK JAWA</t>
   </si>
   <si>
     <t>001. Tembang Macapat</t>
   </si>
   <si>
-    <t>066</t>
+    <t>069</t>
   </si>
   <si>
     <t>PANEN, PEMANENAN</t>
   </si>
   <si>
     <t>80 Buku</t>
   </si>
   <si>
-    <t>067</t>
+    <t>070</t>
   </si>
   <si>
     <t>PEMAKAIAN BAHASA INGGRIS</t>
   </si>
   <si>
     <t>001. Tes Kemampuan Akademik Bahasa Inggris Sma/ma/smk/mak Kurikulum Nasional</t>
   </si>
   <si>
-    <t>068</t>
+    <t>071</t>
   </si>
   <si>
     <t>PENDIDIKAN GEOGRAFI</t>
   </si>
   <si>
     <t>001. Geografi Untuk Siswa Sma/ma Kelas X Kelompok Peminatan Ilmu-ilmu Sosial</t>
   </si>
   <si>
-    <t>069</t>
+    <t>072</t>
   </si>
   <si>
     <t>PENDIDIKAN ILMU KOMPUTER, PENDIDIKAN TEKNIK INFORMATIKA</t>
   </si>
   <si>
     <t>227 Buku</t>
   </si>
   <si>
     <t>001. Informatika Untuk Sma/smk Kelas X</t>
   </si>
   <si>
-    <t>070</t>
+    <t>073</t>
   </si>
   <si>
     <t>PENDIDIKAN ISLAM, PENELITIAN ISLAM DAN TOPIK YANG BERKAITAN</t>
   </si>
   <si>
     <t>380 Buku</t>
   </si>
   <si>
     <t>001. Buku Panduan Guru Pendidikan Agama Islam Dan Budi Pekerti Sma/smk Kelas X</t>
   </si>
   <si>
     <t>002. Pendidikan Agama Islam Dan Budi Pekerti Sma/smk Kelas X</t>
   </si>
   <si>
     <t>352 Buku</t>
   </si>
   <si>
     <t>003. Pendidikan Agama Islam Dan Budi Pekerti Smk Kelas X</t>
   </si>
   <si>
     <t>004. Pendidikan Agama Islam Dan Budi Pekerti Smk Kelas Xi</t>
   </si>
   <si>
     <t>005. Pendidikan Agama Islam Dan Budi Pekerti Smk Kelas Xii</t>
   </si>
   <si>
-    <t>071</t>
+    <t>074</t>
   </si>
   <si>
     <t>PENDIDIKAN KARAKTER</t>
   </si>
   <si>
     <t>001. 100 Ide Untuk Guru : Manajemen Perilaku Murid</t>
   </si>
   <si>
-    <t>072</t>
+    <t>075</t>
   </si>
   <si>
     <t>PENDIDIKAN KONSELING, BIMBINGAN MURID, PENYULUHAN MURID </t>
   </si>
   <si>
     <t>001. Pengembangan Profesi Bimbingan &amp; Konseling</t>
   </si>
   <si>
-    <t>073</t>
+    <t>076</t>
   </si>
   <si>
     <t>PENDIDIKAN MORAL ETIK DAN WATAK.</t>
   </si>
   <si>
     <t>39 Buku</t>
   </si>
   <si>
     <t>001. Buku Panduan Guru Pendidikan Pancasila Dan Kewarganegaraan Kelas Xi Smk</t>
   </si>
   <si>
     <t>002. Pendidikan Pancasila Dan Kewarganegaraan Kelas X Smk</t>
   </si>
   <si>
-    <t>074</t>
+    <t>077</t>
   </si>
   <si>
     <t>PENDIDIKAN MUSIK, RISET PENELITIAN MUSIK</t>
   </si>
   <si>
     <t>001. Buku Panduan Guru Seni Musik Sma/smk Kelas X</t>
   </si>
   <si>
-    <t>075</t>
+    <t>078</t>
   </si>
   <si>
     <t>PENDIDIKAN OLAHRAGA</t>
   </si>
   <si>
     <t>001. Pendidikan Jasmani,olahraga Dan Kesehatan Smk/mak Kelas X Kur.merdeka</t>
   </si>
   <si>
-    <t>076</t>
+    <t>079</t>
   </si>
   <si>
     <t>PENDIDIKAN PANCASILA</t>
   </si>
   <si>
     <t>001. Pendidikan Pancasila Smk/mak Kelas X Kur.merdeka</t>
   </si>
   <si>
     <t>002. Pendidikan Pancasila Smk/mak Kelas Xi Kur.merdeka</t>
   </si>
   <si>
-    <t>077</t>
+    <t>080</t>
   </si>
   <si>
     <t>PENDIDIKAN PERTANIAN, RISET PENELITIAN PERTANIAN</t>
   </si>
   <si>
     <t>001. Dasar-dasar Agribisnis Tanaman Untuk Smk Kelas X Semester 1</t>
   </si>
   <si>
-    <t>078</t>
+    <t>081</t>
   </si>
   <si>
     <t>PENDIDIKAN PSIKOLOGI </t>
   </si>
   <si>
     <t>001. Panduan Antinarkoba Untuk Remaja.</t>
   </si>
   <si>
     <t>002. Psikologi Pendidikan Membantu Siswa Tumbuh Dan Berkembang </t>
   </si>
   <si>
     <t>003. Psikologi Pendidikan Pembelajar Yang Berkembang</t>
   </si>
   <si>
-    <t>079</t>
+    <t>082</t>
   </si>
   <si>
     <t>PENDIDIKAN, RISET DAN TOPIK TERKAIT DI BIDANG KESENIAN</t>
   </si>
   <si>
     <t>001. Seni Budaya Untuk Smk/mak Kelas X</t>
   </si>
   <si>
-    <t>080</t>
+    <t>083</t>
   </si>
   <si>
     <t>PENDIDIKAN, RISET DAN TOPIK TERKAIT DI BIDANG PETERNAKAN</t>
   </si>
   <si>
     <t>111 Buku</t>
   </si>
   <si>
     <t>001. Dasar-dasar Peternakan Smk/sma Kelas X Semester 1</t>
   </si>
   <si>
-    <t>081</t>
+    <t>084</t>
   </si>
   <si>
     <t>PENDIDIKAN, RISET PENELITIAN DAN TOPIK TERKAIT DENGAN AGAMA KRISTEN</t>
   </si>
   <si>
     <t>001. Buku Panduan Guru Pendidikan Agama Kristen Dan Budi Pekerti Sma/smk Kelas X</t>
   </si>
   <si>
     <t>002. Pendidikan Agama Kristen Dan Budi Pekerti Sma/smk Kelas X</t>
   </si>
   <si>
     <t>37 Buku</t>
   </si>
   <si>
-    <t>082</t>
+    <t>085</t>
   </si>
   <si>
     <t>PENGEMBANGBIAKAN TANAMAN PERTANIAN PENGEMBANGBIAKAN TUMBUHAN PERTANIAN.</t>
   </si>
   <si>
     <t>001. Agribisnis Tanaman Buah Kelas Xi Smk Kur.2013 Revisi 2018 Program Keahlian Agribisnis Tanaman.</t>
   </si>
   <si>
     <t>002. Agribisnis Tanaman Buah Kelas Xii Smk Kur.2013 Revisi 2018 Program Keahlian Agribisnis Tanaman.</t>
   </si>
   <si>
-    <t>083</t>
+    <t>086</t>
   </si>
   <si>
     <t>PENGEMBANGBIAKAN TANAMAN PERTANIAN, PENGEMBANGBIAKAN TUMBUHAN PERTANIAN</t>
   </si>
   <si>
     <t>184 Buku</t>
   </si>
   <si>
     <t>001. Agribisnis Tanaman Buah Smk/mak Kelas Xi Kur 2013 Revisi 2018 Program Keahlian Agribisnis Tanaman</t>
   </si>
   <si>
     <t>002. Agribisnis Tanaman Buah Smk/mak Kelas Xii Kur 2013 Revisi 2018 Program Keahlian Agribisnis Tanaman</t>
   </si>
   <si>
     <t>003. Pembiakan Tanaman Smk/mak Kelas X Kur 2013 Revisi 2019 Program Keahlian Agribisnis Tanaman</t>
   </si>
   <si>
-    <t>084</t>
+    <t>087</t>
   </si>
   <si>
     <t>PERTANIAN DAN TEKNOLOGI YANG BERKAITAN</t>
   </si>
   <si>
     <t>1008 Buku</t>
   </si>
   <si>
     <t>001. Analisa Usaha Pengolahan Hasil Pertanian ( Aphp )</t>
   </si>
   <si>
     <t>002. Analisa Usaha Pengolahan Hasil Pertanian(aphp)</t>
   </si>
   <si>
     <t>003. Dasar Dasar Agriteknologi Pengolahan Hasil Pertanian Smk Mak Kelas X Vol.1 Kurikulum Merdeka</t>
   </si>
   <si>
     <t>112 Buku</t>
   </si>
   <si>
     <t>004. Dasar Dasar Agriteknologi Pengolahan Hasil Pertanian Smk Mak Kelas X Vol.2 Kurikulum Merdeka</t>
   </si>
   <si>
     <t>005. Dasar Dasar Agriteknologi Pengolahan Hasil Pertanian Smk Mak Kelas X Vol.3 Kur.merdeka</t>
   </si>
@@ -1364,236 +1394,227 @@
   <si>
     <t>010. Produksi Olahan Hasil Nabati  ( Aphp )</t>
   </si>
   <si>
     <t>011. Produksi Olahan Hasil Tanaman Bahan Penyegar Dan Perkebunan(aphp)</t>
   </si>
   <si>
     <t>012. Produksi Olahan Hasil Tanaman Rempah Bahan Penyegar Dan Perkebunan</t>
   </si>
   <si>
     <t>013. Produksi Olahan Hasil Tanaman Rempah(aphp)</t>
   </si>
   <si>
     <t>014. Produksi Pengolalahan Hasil Nabati(c3)sma/smk Kelas Xii </t>
   </si>
   <si>
     <t>015. Project Kreatif Dan Kewirausahaan Aphp ( Agriteknologi Pengolahan Hasil Pertanian )</t>
   </si>
   <si>
     <t>46 Buku</t>
   </si>
   <si>
     <t>016. Project Kreatif Dan Kewirausahaan(aphp)</t>
   </si>
   <si>
-    <t>085</t>
+    <t>088</t>
   </si>
   <si>
     <t>PETERNAKAN</t>
   </si>
   <si>
     <t>001. Dasar Dasar Agribisnis Ternak Kelas X</t>
   </si>
   <si>
     <t>002. Project Kreatif Dan Kewirausahaan Agribisnis Ternak</t>
   </si>
   <si>
     <t>003. Project Kreatif Dan Kewirausahaan Agter</t>
   </si>
   <si>
-    <t>086</t>
+    <t>089</t>
   </si>
   <si>
     <t>PETERNAKAN DOMBA, BIRI-BIRI DAN KAMBING</t>
   </si>
   <si>
     <t>001. Potensi Besar Beternak Kambing Boerka</t>
   </si>
   <si>
-    <t>087</t>
+    <t>090</t>
   </si>
   <si>
     <t>PETERNAKAN UNGGAS</t>
   </si>
   <si>
     <t>340 Buku</t>
   </si>
   <si>
     <t>001. Agribisnis Pembibitan Ternak Unggas Pedaging Smk/mak Kelas Xi Kur 2013 Revisi 2019 Program Keahlian Agribisnis Ternak</t>
   </si>
   <si>
     <t>002. Beternak Itik Petelur Produktivitas Hingga 95%</t>
   </si>
   <si>
     <t>003. Ilmu Ternak Unggas</t>
   </si>
   <si>
     <t>004. Kesehatan Ternak Smk/mak Fase F Kurikulum Merdeka</t>
   </si>
   <si>
     <t>005. Panen Dan Pascapanen Smk/mak Fase F Agribisnis Ternak Unggas Kur.merdeka</t>
   </si>
   <si>
     <t>006. Pemasaran Hasil Ternak Unggas Smk/mak Fase F Kurikulum Merdeka</t>
   </si>
   <si>
     <t>007. Pengelolaan Pakan Ternak Unggas Smk/mak Fase F Kurikulum Merdeka</t>
   </si>
   <si>
     <t>008. Pengelolaan Produksi Smk/mak Fase F Agribisnis Ternak Unggas Kur.merdeka</t>
   </si>
   <si>
     <t>009. Sarana Dan Prasarana Produksi Smk/mak Fase F Kurikulum Merdeka</t>
   </si>
   <si>
-    <t>088</t>
+    <t>091</t>
   </si>
   <si>
     <t>PSIKOLOGI REMAJA</t>
   </si>
   <si>
     <t>9 Buku</t>
   </si>
   <si>
     <t>001. Menjadi Remaja Hebat:kuat Karakterku Dahsyat Prestasiku.</t>
   </si>
   <si>
     <t>002. Panduan Antinarkoba Untuk Remaja.</t>
   </si>
   <si>
-    <t>089</t>
+    <t>092</t>
   </si>
   <si>
     <t>PUISI INDONESIA</t>
   </si>
   <si>
     <t>001. Cerita Dari Bangku Sekolah</t>
   </si>
   <si>
     <t>002. Harmoni Kumpulan Puisi</t>
   </si>
   <si>
-    <t>090</t>
+    <t>093</t>
   </si>
   <si>
     <t>RIWAYAT NABI</t>
   </si>
   <si>
     <t>001. Sirah Nabawiyah</t>
   </si>
   <si>
-    <t>091</t>
+    <t>094</t>
   </si>
   <si>
     <t>SEJARAH INDONESIA</t>
   </si>
   <si>
     <t>710 Buku</t>
   </si>
   <si>
     <t>001. Buku Panduan Guru Sejarah Sma/smk Kelas X</t>
   </si>
   <si>
     <t>002. Sejarah Indonesia Untuk Smk/mak Kelas X</t>
   </si>
   <si>
     <t>283 Buku</t>
   </si>
   <si>
     <t>003. Sejarah Sma Kelas X</t>
   </si>
   <si>
-    <t>092</t>
+    <t>095</t>
   </si>
   <si>
     <t>SEJARAH UMUM ASIA TENGGARA</t>
   </si>
   <si>
     <t>001. Sejarah Smk/mak Kelas X Kur.merdeka</t>
   </si>
   <si>
     <t>002. Sejarah Smk/mak Kelas Xi Kur.merdeka</t>
   </si>
   <si>
-    <t>093</t>
+    <t>096</t>
   </si>
   <si>
     <t>SEJARAH UMUM KUMPULAN PERISTIWA PERISTIWA TERTENTU</t>
   </si>
   <si>
     <t>001. Bupena Merdeka Sejarah Smk / Mak Kelas X Kur.merdeka</t>
   </si>
   <si>
-    <t>094</t>
+    <t>097</t>
   </si>
   <si>
     <t>SENI PERTUNJUKAN PANGGUNG, TEATER</t>
   </si>
   <si>
     <t>001. Buku Panduan Guru Seni Teater Sma/smk Kelas X</t>
   </si>
   <si>
-    <t>095</t>
+    <t>098</t>
   </si>
   <si>
     <t>SENI, SENI RUPA, KESENIAN</t>
   </si>
   <si>
     <t>001. Buku Panduan Guru Seni Rupa Sma/smk Kelas X</t>
   </si>
   <si>
-    <t>096</t>
+    <t>099</t>
   </si>
   <si>
     <t>TANAMAN HORTIKULTURA</t>
   </si>
   <si>
     <t>001. Agribisnis Tanaman Sayuran Kelas Xi Smk Edisi Revisi 2018</t>
   </si>
   <si>
-    <t>097</t>
-[...1 lines deleted...]
-  <si>
     <t>TANAMAN KEBUN, HORTIKULTURA, SAYUR-MAYUR, SAYURAN</t>
   </si>
   <si>
     <t>001. Panen Dan Pasca Panen Jilid 2 Smk/mak Program Keahlian Agribisnis Tanaman</t>
   </si>
   <si>
-    <t>098</t>
-[...1 lines deleted...]
-  <si>
     <t>TANAMAN LADANG DAN PERKEBUNAN</t>
   </si>
   <si>
     <t>001. Pengelolaan Limbah Hasil Perkebunan Atp</t>
   </si>
   <si>
-    <t>099</t>
-[...1 lines deleted...]
-  <si>
     <t>TANAMAN PERSAWAHAN DAN TANAMAN PERKEBUNAN</t>
   </si>
   <si>
     <t>001. Produksi Pengolahaan Komoditas Perkebunan Dan Herbal Jilid 2 Smk/mak Program Keahlian Agribisnis Pengolahan Hasil Pertanian</t>
   </si>
   <si>
     <t>002. Produksi Pengolahan Komoditas Perkebunan Dan Herbal (C3) Kelas Xi</t>
   </si>
   <si>
     <t>34 Buku</t>
   </si>
   <si>
     <t>TARI-TARIAN DAERAH</t>
   </si>
   <si>
     <t>001. Buku Panduan Guru Seni Tari Sma/smk Kelas X</t>
   </si>
   <si>
     <t>TEKNIK ALAT PERTANIAN</t>
   </si>
   <si>
     <t>160 Buku</t>
   </si>
   <si>
     <t>001. Workshop Alat Mesin Pertanian Smk Kelas Xi Semester 1 Edisi Revisi 2019.</t>
@@ -1763,51 +1784,51 @@
   <si>
     <t>002. The Case - Book Of Sherlock Holmes</t>
   </si>
   <si>
     <t>003. The Memoris Of Sherlock Holmes</t>
   </si>
   <si>
     <t>004. The Return Of Sherlock Holmes</t>
   </si>
   <si>
     <t>USAHA TANI, PERTANIAN, TEKNOLOGI PERTANIAN</t>
   </si>
   <si>
     <t>001. Produk Kreatif Dan Kewirausahaan Agribisnis Organik Ekologi Smk/mak Kelas Xi Kur 2013 Revisi 2018 Program Keahlian Agribisnis Tanaman</t>
   </si>
   <si>
     <t>54 Buku</t>
   </si>
   <si>
     <t>002. Produk Kreatif Dan Kewirausahaan Agribisnis Organik Ekologi Smk/mak Kelas Xii Kur 2013 Revisi 2018 Program Keahlian Agribisnis Tanaman</t>
   </si>
   <si>
     <t>JUMLAH SELURUHNYA</t>
   </si>
   <si>
-    <t>16,451 Buku</t>
+    <t>16,464 Buku</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1825,51 +1846,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C399"/>
+  <dimension ref="A1:C406"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="2">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" t="s">
@@ -3297,2412 +3318,2481 @@
       </c>
       <c r="B152" t="s">
         <v>243</v>
       </c>
       <c r="C152" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="153">
       <c r="A153"/>
       <c r="B153" t="s">
         <v>244</v>
       </c>
       <c r="C153" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s" s="2">
         <v>245</v>
       </c>
       <c r="B154" t="s">
         <v>246</v>
       </c>
       <c r="C154" t="s">
-        <v>68</v>
+        <v>96</v>
       </c>
     </row>
     <row r="155">
       <c r="A155"/>
       <c r="B155" t="s">
         <v>247</v>
       </c>
       <c r="C155" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156"/>
+      <c r="B156" t="s">
+        <v>248</v>
+      </c>
+      <c r="C156" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="156">
-[...3 lines deleted...]
-      <c r="B156" t="s">
+    <row r="157">
+      <c r="A157" t="s" s="2">
         <v>249</v>
       </c>
-      <c r="C156" t="s">
-[...4 lines deleted...]
-      <c r="A157"/>
       <c r="B157" t="s">
         <v>250</v>
       </c>
       <c r="C157" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="158">
-      <c r="A158" t="s" s="2">
+      <c r="A158"/>
+      <c r="B158" t="s">
         <v>251</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s" s="2">
         <v>252</v>
       </c>
-      <c r="C158" t="s">
-[...4 lines deleted...]
-      <c r="A159"/>
       <c r="B159" t="s">
         <v>253</v>
       </c>
       <c r="C159" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
     </row>
     <row r="160">
-      <c r="A160" t="s" s="2">
+      <c r="A160"/>
+      <c r="B160" t="s">
         <v>254</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s" s="2">
         <v>255</v>
       </c>
-      <c r="C160" t="s">
-[...4 lines deleted...]
-      <c r="A161"/>
       <c r="B161" t="s">
         <v>256</v>
       </c>
       <c r="C161" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" t="s" s="2">
+      <c r="A162"/>
+      <c r="B162" t="s">
         <v>257</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s" s="2">
         <v>258</v>
       </c>
-      <c r="C162" t="s">
+      <c r="B163" t="s">
         <v>259</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      </c>
       <c r="C163" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
     </row>
     <row r="164">
       <c r="A164"/>
       <c r="B164" t="s">
+        <v>260</v>
+      </c>
+      <c r="C164" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s" s="2">
         <v>261</v>
       </c>
-      <c r="C164" t="s">
-[...4 lines deleted...]
-      <c r="A165"/>
       <c r="B165" t="s">
         <v>262</v>
       </c>
       <c r="C165" t="s">
-        <v>119</v>
+        <v>263</v>
       </c>
     </row>
     <row r="166">
-      <c r="A166" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A166"/>
       <c r="B166" t="s">
         <v>264</v>
       </c>
       <c r="C166" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
     </row>
     <row r="167">
       <c r="A167"/>
       <c r="B167" t="s">
         <v>265</v>
       </c>
       <c r="C167" t="s">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="168">
-      <c r="A168" t="s" s="2">
+      <c r="A168"/>
+      <c r="B168" t="s">
         <v>266</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s" s="2">
         <v>267</v>
       </c>
-      <c r="C168" t="s">
-[...4 lines deleted...]
-      <c r="A169"/>
       <c r="B169" t="s">
         <v>268</v>
       </c>
       <c r="C169" t="s">
-        <v>60</v>
+        <v>7</v>
       </c>
     </row>
     <row r="170">
-      <c r="A170" t="s" s="2">
+      <c r="A170"/>
+      <c r="B170" t="s">
         <v>269</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s" s="2">
         <v>270</v>
       </c>
-      <c r="C170" t="s">
-[...4 lines deleted...]
-      <c r="A171"/>
       <c r="B171" t="s">
         <v>271</v>
       </c>
       <c r="C171" t="s">
-        <v>14</v>
+        <v>60</v>
       </c>
     </row>
     <row r="172">
       <c r="A172"/>
       <c r="B172" t="s">
         <v>272</v>
       </c>
       <c r="C172" t="s">
-        <v>273</v>
+        <v>60</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s" s="2">
+        <v>273</v>
+      </c>
+      <c r="B173" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="C173" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="174">
       <c r="A174"/>
       <c r="B174" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C174" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s" s="2">
+        <v>276</v>
+      </c>
+      <c r="B175" t="s">
         <v>277</v>
       </c>
-      <c r="B175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C175" t="s">
-        <v>279</v>
+        <v>9</v>
       </c>
     </row>
     <row r="176">
       <c r="A176"/>
       <c r="B176" t="s">
+        <v>278</v>
+      </c>
+      <c r="C176" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s" s="2">
+        <v>279</v>
+      </c>
+      <c r="B177" t="s">
         <v>280</v>
       </c>
-      <c r="C176" t="s">
-[...5 lines deleted...]
-      <c r="B177" t="s">
+      <c r="C177" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178"/>
+      <c r="B178" t="s">
         <v>281</v>
       </c>
-      <c r="C177" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C178" t="s">
-        <v>284</v>
+        <v>14</v>
       </c>
     </row>
     <row r="179">
       <c r="A179"/>
       <c r="B179" t="s">
+        <v>282</v>
+      </c>
+      <c r="C179" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s" s="2">
+        <v>284</v>
+      </c>
+      <c r="B180" t="s">
         <v>285</v>
       </c>
-      <c r="C179" t="s">
+      <c r="C180" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181"/>
+      <c r="B181" t="s">
         <v>286</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B180" t="s">
+      <c r="C181" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s" s="2">
         <v>287</v>
       </c>
-      <c r="C180" t="s">
+      <c r="B182" t="s">
         <v>288</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A181" t="s" s="2">
+      <c r="C182" t="s">
         <v>289</v>
       </c>
-      <c r="B181" t="s">
+    </row>
+    <row r="183">
+      <c r="A183"/>
+      <c r="B183" t="s">
         <v>290</v>
       </c>
-      <c r="C181" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="C183" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="184">
       <c r="A184"/>
       <c r="B184" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="C184" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s" s="2">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="B185" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="C185" t="s">
-        <v>24</v>
+        <v>294</v>
       </c>
     </row>
     <row r="186">
       <c r="A186"/>
       <c r="B186" t="s">
+        <v>295</v>
+      </c>
+      <c r="C186" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187"/>
+      <c r="B187" t="s">
+        <v>297</v>
+      </c>
+      <c r="C187" t="s">
         <v>298</v>
       </c>
-      <c r="C186" t="s">
-[...4 lines deleted...]
-      <c r="A187" t="s" s="2">
+    </row>
+    <row r="188">
+      <c r="A188" t="s" s="2">
         <v>299</v>
       </c>
-      <c r="B187" t="s">
+      <c r="B188" t="s">
         <v>300</v>
       </c>
-      <c r="C187" t="s">
+      <c r="C188" t="s">
         <v>301</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="189">
       <c r="A189"/>
       <c r="B189" t="s">
+        <v>302</v>
+      </c>
+      <c r="C189" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s" s="2">
         <v>303</v>
       </c>
-      <c r="C189" t="s">
-[...4 lines deleted...]
-      <c r="A190"/>
       <c r="B190" t="s">
         <v>304</v>
       </c>
       <c r="C190" t="s">
-        <v>305</v>
+        <v>14</v>
       </c>
     </row>
     <row r="191">
       <c r="A191"/>
       <c r="B191" t="s">
+        <v>305</v>
+      </c>
+      <c r="C191" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s" s="2">
         <v>306</v>
       </c>
-      <c r="C191" t="s">
+      <c r="B192" t="s">
         <v>307</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B192" t="s">
+      <c r="C192" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193"/>
+      <c r="B193" t="s">
         <v>308</v>
       </c>
-      <c r="C192" t="s">
+      <c r="C193" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s" s="2">
         <v>309</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A193" t="s" s="2">
+      <c r="B194" t="s">
         <v>310</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C194" t="s">
         <v>311</v>
       </c>
-      <c r="C193" t="s">
-[...5 lines deleted...]
-      <c r="B194" t="s">
+    </row>
+    <row r="195">
+      <c r="A195"/>
+      <c r="B195" t="s">
         <v>312</v>
       </c>
-      <c r="C194" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C195" t="s">
-        <v>68</v>
+        <v>113</v>
       </c>
     </row>
     <row r="196">
       <c r="A196"/>
       <c r="B196" t="s">
+        <v>313</v>
+      </c>
+      <c r="C196" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197"/>
+      <c r="B197" t="s">
+        <v>314</v>
+      </c>
+      <c r="C197" t="s">
         <v>315</v>
-      </c>
-[...12 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="198">
       <c r="A198"/>
       <c r="B198" t="s">
+        <v>316</v>
+      </c>
+      <c r="C198" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199"/>
+      <c r="B199" t="s">
         <v>318</v>
       </c>
-      <c r="C198" t="s">
-[...4 lines deleted...]
-      <c r="A199" t="s" s="2">
+      <c r="C199" t="s">
         <v>319</v>
       </c>
-      <c r="B199" t="s">
+    </row>
+    <row r="200">
+      <c r="A200" t="s" s="2">
         <v>320</v>
       </c>
-      <c r="C199" t="s">
-[...4 lines deleted...]
-      <c r="A200"/>
       <c r="B200" t="s">
         <v>321</v>
       </c>
       <c r="C200" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="201">
-      <c r="A201" t="s" s="2">
+      <c r="A201"/>
+      <c r="B201" t="s">
         <v>322</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s" s="2">
         <v>323</v>
       </c>
-      <c r="C201" t="s">
+      <c r="B202" t="s">
         <v>324</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      </c>
       <c r="C202" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
     </row>
     <row r="203">
       <c r="A203"/>
       <c r="B203" t="s">
+        <v>325</v>
+      </c>
+      <c r="C203" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s" s="2">
         <v>326</v>
       </c>
-      <c r="C203" t="s">
-[...4 lines deleted...]
-      <c r="A204"/>
       <c r="B204" t="s">
         <v>327</v>
       </c>
       <c r="C204" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
     </row>
     <row r="205">
       <c r="A205"/>
       <c r="B205" t="s">
         <v>328</v>
       </c>
       <c r="C205" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="206">
-      <c r="A206"/>
+      <c r="A206" t="s" s="2">
+        <v>329</v>
+      </c>
       <c r="B206" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C206" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="207">
       <c r="A207"/>
       <c r="B207" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C207" t="s">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="208">
-      <c r="A208"/>
+      <c r="A208" t="s" s="2">
+        <v>332</v>
+      </c>
       <c r="B208" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C208" t="s">
-        <v>9</v>
+        <v>334</v>
       </c>
     </row>
     <row r="209">
       <c r="A209"/>
       <c r="B209" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C209" t="s">
-        <v>94</v>
+        <v>9</v>
       </c>
     </row>
     <row r="210">
       <c r="A210"/>
       <c r="B210" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C210" t="s">
-        <v>334</v>
+        <v>16</v>
       </c>
     </row>
     <row r="211">
       <c r="A211"/>
       <c r="B211" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="C211" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="212">
       <c r="A212"/>
       <c r="B212" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="C212" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
     </row>
     <row r="213">
       <c r="A213"/>
       <c r="B213" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="C213" t="s">
-        <v>5</v>
+        <v>60</v>
       </c>
     </row>
     <row r="214">
       <c r="A214"/>
       <c r="B214" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="C214" t="s">
-        <v>96</v>
+        <v>75</v>
       </c>
     </row>
     <row r="215">
-      <c r="A215" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A215"/>
       <c r="B215" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C215" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="216">
       <c r="A216"/>
       <c r="B216" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C216" t="s">
-        <v>5</v>
+        <v>94</v>
       </c>
     </row>
     <row r="217">
-      <c r="A217" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A217"/>
       <c r="B217" t="s">
         <v>343</v>
       </c>
       <c r="C217" t="s">
-        <v>68</v>
+        <v>344</v>
       </c>
     </row>
     <row r="218">
       <c r="A218"/>
       <c r="B218" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C218" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
     </row>
     <row r="219">
-      <c r="A219" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A219"/>
       <c r="B219" t="s">
         <v>346</v>
       </c>
       <c r="C219" t="s">
-        <v>68</v>
+        <v>96</v>
       </c>
     </row>
     <row r="220">
       <c r="A220"/>
       <c r="B220" t="s">
         <v>347</v>
       </c>
       <c r="C220" t="s">
-        <v>68</v>
+        <v>5</v>
       </c>
     </row>
     <row r="221">
-      <c r="A221" t="s" s="2">
+      <c r="A221"/>
+      <c r="B221" t="s">
         <v>348</v>
       </c>
-      <c r="B221" t="s">
+      <c r="C221" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s" s="2">
         <v>349</v>
       </c>
-      <c r="C221" t="s">
-[...4 lines deleted...]
-      <c r="A222"/>
       <c r="B222" t="s">
         <v>350</v>
       </c>
       <c r="C222" t="s">
-        <v>68</v>
+        <v>5</v>
       </c>
     </row>
     <row r="223">
-      <c r="A223" t="s" s="2">
+      <c r="A223"/>
+      <c r="B223" t="s">
         <v>351</v>
       </c>
-      <c r="B223" t="s">
+      <c r="C223" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="s" s="2">
         <v>352</v>
       </c>
-      <c r="C223" t="s">
-[...4 lines deleted...]
-      <c r="A224"/>
       <c r="B224" t="s">
         <v>353</v>
       </c>
       <c r="C224" t="s">
-        <v>14</v>
+        <v>68</v>
       </c>
     </row>
     <row r="225">
-      <c r="A225" t="s" s="2">
+      <c r="A225"/>
+      <c r="B225" t="s">
         <v>354</v>
       </c>
-      <c r="B225" t="s">
+      <c r="C225" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="s" s="2">
         <v>355</v>
       </c>
-      <c r="C225" t="s">
-[...4 lines deleted...]
-      <c r="A226"/>
       <c r="B226" t="s">
         <v>356</v>
       </c>
       <c r="C226" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227"/>
+      <c r="B227" t="s">
+        <v>357</v>
+      </c>
+      <c r="C227" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="s" s="2">
+        <v>358</v>
+      </c>
+      <c r="B228" t="s">
+        <v>359</v>
+      </c>
+      <c r="C228" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229"/>
+      <c r="B229" t="s">
+        <v>360</v>
+      </c>
+      <c r="C229" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="s" s="2">
+        <v>361</v>
+      </c>
+      <c r="B230" t="s">
+        <v>362</v>
+      </c>
+      <c r="C230" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231"/>
+      <c r="B231" t="s">
+        <v>363</v>
+      </c>
+      <c r="C231" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="s" s="2">
+        <v>364</v>
+      </c>
+      <c r="B232" t="s">
+        <v>365</v>
+      </c>
+      <c r="C232" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="227">
-[...12 lines deleted...]
-      <c r="B228" t="inlineStr">
+    <row r="233">
+      <c r="A233"/>
+      <c r="B233" t="s">
+        <v>366</v>
+      </c>
+      <c r="C233" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="s" s="2">
+        <v>367</v>
+      </c>
+      <c r="B234" t="s">
+        <v>368</v>
+      </c>
+      <c r="C234" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235"/>
+      <c r="B235" t="inlineStr">
         <is>
           <t>001. Penanganan Pasca Panen, Pengolahan Hasil, Dan Penyimpanan Produk Pertanian Organik Kelas Xi Smk/mak Kur 2013 Revisi 2018 Program Keahlian Agribisnis Tanaman</t>
         </is>
       </c>
-      <c r="C228" t="s">
+      <c r="C235" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="229">
-[...1 lines deleted...]
-      <c r="B229" t="inlineStr">
+    <row r="236">
+      <c r="A236"/>
+      <c r="B236" t="inlineStr">
         <is>
           <t>002. Penanganan Pasca Panen, Pengolahan Hasil, Dan Penyimpanan Produk Pertanian Organik Kelas Xii Smk/mak Kur 2013 Revisi 2018 Program Keahlian Agribisnis Tanaman</t>
         </is>
       </c>
-      <c r="C229" t="s">
+      <c r="C236" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="230">
-[...6 lines deleted...]
-      <c r="C230" t="s">
+    <row r="237">
+      <c r="A237" t="s" s="2">
+        <v>370</v>
+      </c>
+      <c r="B237" t="s">
+        <v>371</v>
+      </c>
+      <c r="C237" t="s">
         <v>104</v>
-      </c>
-[...67 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="238">
       <c r="A238"/>
       <c r="B238" t="s">
+        <v>372</v>
+      </c>
+      <c r="C238" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="s" s="2">
+        <v>373</v>
+      </c>
+      <c r="B239" t="s">
         <v>374</v>
       </c>
-      <c r="C238" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="C239" t="s">
-        <v>16</v>
+        <v>60</v>
       </c>
     </row>
     <row r="240">
       <c r="A240"/>
       <c r="B240" t="s">
+        <v>375</v>
+      </c>
+      <c r="C240" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="s" s="2">
+        <v>376</v>
+      </c>
+      <c r="B241" t="s">
         <v>377</v>
       </c>
-      <c r="C240" t="s">
-[...5 lines deleted...]
-      <c r="B241" t="s">
+      <c r="C241" t="s">
         <v>378</v>
       </c>
-      <c r="C241" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="242">
-      <c r="A242" t="s" s="2">
+      <c r="A242"/>
+      <c r="B242" t="s">
         <v>379</v>
       </c>
-      <c r="B242" t="s">
+      <c r="C242" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s" s="2">
         <v>380</v>
       </c>
-      <c r="C242" t="s">
-[...4 lines deleted...]
-      <c r="A243"/>
       <c r="B243" t="s">
         <v>381</v>
       </c>
       <c r="C243" t="s">
-        <v>68</v>
+        <v>382</v>
       </c>
     </row>
     <row r="244">
-      <c r="A244" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A244"/>
       <c r="B244" t="s">
         <v>383</v>
       </c>
       <c r="C244" t="s">
-        <v>5</v>
+        <v>24</v>
       </c>
     </row>
     <row r="245">
       <c r="A245"/>
       <c r="B245" t="s">
         <v>384</v>
       </c>
       <c r="C245" t="s">
-        <v>5</v>
+        <v>385</v>
       </c>
     </row>
     <row r="246">
-      <c r="A246" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A246"/>
       <c r="B246" t="s">
         <v>386</v>
       </c>
       <c r="C246" t="s">
-        <v>387</v>
+        <v>16</v>
       </c>
     </row>
     <row r="247">
       <c r="A247"/>
       <c r="B247" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="C247" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
     </row>
     <row r="248">
       <c r="A248"/>
       <c r="B248" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="C248" t="s">
-        <v>75</v>
+        <v>16</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s" s="2">
+        <v>389</v>
+      </c>
+      <c r="B249" t="s">
         <v>390</v>
       </c>
-      <c r="B249" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C249" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
     </row>
     <row r="250">
       <c r="A250"/>
       <c r="B250" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C250" t="s">
-        <v>113</v>
+        <v>68</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s" s="2">
+        <v>392</v>
+      </c>
+      <c r="B251" t="s">
         <v>393</v>
       </c>
-      <c r="B251" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C251" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="252">
       <c r="A252"/>
       <c r="B252" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="C252" t="s">
-        <v>24</v>
+        <v>5</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s" s="2">
+        <v>395</v>
+      </c>
+      <c r="B253" t="s">
         <v>396</v>
       </c>
-      <c r="B253" t="s">
+      <c r="C253" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="254">
       <c r="A254"/>
       <c r="B254" t="s">
         <v>398</v>
       </c>
       <c r="C254" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
     </row>
     <row r="255">
       <c r="A255"/>
       <c r="B255" t="s">
         <v>399</v>
       </c>
       <c r="C255" t="s">
-        <v>24</v>
+        <v>75</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s" s="2">
         <v>400</v>
       </c>
       <c r="B256" t="s">
         <v>401</v>
       </c>
       <c r="C256" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
     </row>
     <row r="257">
       <c r="A257"/>
       <c r="B257" t="s">
         <v>402</v>
       </c>
       <c r="C257" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s" s="2">
         <v>403</v>
       </c>
       <c r="B258" t="s">
         <v>404</v>
       </c>
       <c r="C258" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="259">
       <c r="A259"/>
       <c r="B259" t="s">
         <v>405</v>
       </c>
       <c r="C259" t="s">
-        <v>68</v>
+        <v>24</v>
       </c>
     </row>
     <row r="260">
-      <c r="A260"/>
+      <c r="A260" t="s" s="2">
+        <v>406</v>
+      </c>
       <c r="B260" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C260" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
     </row>
     <row r="261">
       <c r="A261"/>
       <c r="B261" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C261" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="262">
-      <c r="A262" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A262"/>
       <c r="B262" t="s">
         <v>409</v>
       </c>
       <c r="C262" t="s">
-        <v>150</v>
+        <v>24</v>
       </c>
     </row>
     <row r="263">
-      <c r="A263"/>
+      <c r="A263" t="s" s="2">
+        <v>410</v>
+      </c>
       <c r="B263" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C263" t="s">
-        <v>150</v>
+        <v>127</v>
       </c>
     </row>
     <row r="264">
-      <c r="A264" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A264"/>
       <c r="B264" t="s">
         <v>412</v>
       </c>
       <c r="C264" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="s" s="2">
         <v>413</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A265"/>
       <c r="B265" t="s">
         <v>414</v>
       </c>
       <c r="C265" t="s">
-        <v>413</v>
+        <v>24</v>
       </c>
     </row>
     <row r="266">
-      <c r="A266" t="s" s="2">
+      <c r="A266"/>
+      <c r="B266" t="s">
         <v>415</v>
       </c>
-      <c r="B266" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C266" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
     </row>
     <row r="267">
       <c r="A267"/>
       <c r="B267" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="C267" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
     </row>
     <row r="268">
       <c r="A268"/>
       <c r="B268" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
       <c r="C268" t="s">
-        <v>419</v>
+        <v>14</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s" s="2">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B269" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="C269" t="s">
-        <v>18</v>
+        <v>150</v>
       </c>
     </row>
     <row r="270">
       <c r="A270"/>
       <c r="B270" t="s">
+        <v>420</v>
+      </c>
+      <c r="C270" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="s" s="2">
+        <v>421</v>
+      </c>
+      <c r="B271" t="s">
         <v>422</v>
       </c>
-      <c r="C270" t="s">
-[...5 lines deleted...]
-      <c r="B271" t="s">
+      <c r="C271" t="s">
         <v>423</v>
       </c>
-      <c r="C271" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="272">
-      <c r="A272" t="s" s="2">
+      <c r="A272"/>
+      <c r="B272" t="s">
         <v>424</v>
       </c>
-      <c r="B272" t="s">
+      <c r="C272" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="s" s="2">
         <v>425</v>
       </c>
-      <c r="C272" t="s">
+      <c r="B273" t="s">
         <v>426</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      </c>
       <c r="C273" t="s">
-        <v>75</v>
+        <v>46</v>
       </c>
     </row>
     <row r="274">
       <c r="A274"/>
       <c r="B274" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="C274" t="s">
-        <v>131</v>
+        <v>60</v>
       </c>
     </row>
     <row r="275">
       <c r="A275"/>
       <c r="B275" t="s">
+        <v>428</v>
+      </c>
+      <c r="C275" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s" s="2">
         <v>430</v>
       </c>
       <c r="B276" t="s">
         <v>431</v>
       </c>
       <c r="C276" t="s">
-        <v>432</v>
+        <v>18</v>
       </c>
     </row>
     <row r="277">
       <c r="A277"/>
       <c r="B277" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="C277" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
     </row>
     <row r="278">
       <c r="A278"/>
       <c r="B278" t="s">
+        <v>433</v>
+      </c>
+      <c r="C278" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="s" s="2">
         <v>434</v>
       </c>
-      <c r="C278" t="s">
-[...4 lines deleted...]
-      <c r="A279"/>
       <c r="B279" t="s">
         <v>435</v>
       </c>
       <c r="C279" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="280">
       <c r="A280"/>
       <c r="B280" t="s">
         <v>437</v>
       </c>
       <c r="C280" t="s">
-        <v>436</v>
+        <v>75</v>
       </c>
     </row>
     <row r="281">
       <c r="A281"/>
       <c r="B281" t="s">
         <v>438</v>
       </c>
       <c r="C281" t="s">
-        <v>436</v>
+        <v>131</v>
       </c>
     </row>
     <row r="282">
       <c r="A282"/>
       <c r="B282" t="s">
         <v>439</v>
       </c>
       <c r="C282" t="s">
-        <v>75</v>
+        <v>131</v>
       </c>
     </row>
     <row r="283">
-      <c r="A283"/>
+      <c r="A283" t="s" s="2">
+        <v>440</v>
+      </c>
       <c r="B283" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C283" t="s">
-        <v>75</v>
+        <v>442</v>
       </c>
     </row>
     <row r="284">
       <c r="A284"/>
       <c r="B284" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C284" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="285">
       <c r="A285"/>
       <c r="B285" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C285" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="286">
       <c r="A286"/>
       <c r="B286" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C286" t="s">
-        <v>18</v>
+        <v>446</v>
       </c>
     </row>
     <row r="287">
       <c r="A287"/>
       <c r="B287" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C287" t="s">
-        <v>46</v>
+        <v>446</v>
       </c>
     </row>
     <row r="288">
       <c r="A288"/>
       <c r="B288" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C288" t="s">
-        <v>185</v>
+        <v>446</v>
       </c>
     </row>
     <row r="289">
       <c r="A289"/>
       <c r="B289" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C289" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
     </row>
     <row r="290">
       <c r="A290"/>
       <c r="B290" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C290" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
     </row>
     <row r="291">
       <c r="A291"/>
       <c r="B291" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="C291" t="s">
-        <v>449</v>
+        <v>18</v>
       </c>
     </row>
     <row r="292">
       <c r="A292"/>
       <c r="B292" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="C292" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="293">
-      <c r="A293" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A293"/>
       <c r="B293" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C293" t="s">
-        <v>426</v>
+        <v>18</v>
       </c>
     </row>
     <row r="294">
       <c r="A294"/>
       <c r="B294" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C294" t="s">
-        <v>131</v>
+        <v>46</v>
       </c>
     </row>
     <row r="295">
       <c r="A295"/>
       <c r="B295" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C295" t="s">
-        <v>18</v>
+        <v>185</v>
       </c>
     </row>
     <row r="296">
       <c r="A296"/>
       <c r="B296" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="C296" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="297">
-      <c r="A297" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A297"/>
       <c r="B297" t="s">
         <v>457</v>
       </c>
       <c r="C297" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
     </row>
     <row r="298">
       <c r="A298"/>
       <c r="B298" t="s">
         <v>458</v>
       </c>
       <c r="C298" t="s">
-        <v>60</v>
+        <v>459</v>
       </c>
     </row>
     <row r="299">
-      <c r="A299" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A299"/>
       <c r="B299" t="s">
         <v>460</v>
       </c>
       <c r="C299" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="s" s="2">
         <v>461</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A300"/>
       <c r="B300" t="s">
         <v>462</v>
       </c>
       <c r="C300" t="s">
-        <v>185</v>
+        <v>436</v>
       </c>
     </row>
     <row r="301">
       <c r="A301"/>
       <c r="B301" t="s">
         <v>463</v>
       </c>
       <c r="C301" t="s">
-        <v>60</v>
+        <v>131</v>
       </c>
     </row>
     <row r="302">
       <c r="A302"/>
       <c r="B302" t="s">
         <v>464</v>
       </c>
       <c r="C302" t="s">
-        <v>60</v>
+        <v>18</v>
       </c>
     </row>
     <row r="303">
       <c r="A303"/>
       <c r="B303" t="s">
         <v>465</v>
       </c>
       <c r="C303" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="304">
-      <c r="A304"/>
+      <c r="A304" t="s" s="2">
+        <v>466</v>
+      </c>
       <c r="B304" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C304" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
     </row>
     <row r="305">
       <c r="A305"/>
       <c r="B305" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C305" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
     </row>
     <row r="306">
-      <c r="A306"/>
+      <c r="A306" t="s" s="2">
+        <v>469</v>
+      </c>
       <c r="B306" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="C306" t="s">
-        <v>46</v>
+        <v>471</v>
       </c>
     </row>
     <row r="307">
       <c r="A307"/>
       <c r="B307" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C307" t="s">
-        <v>46</v>
+        <v>185</v>
       </c>
     </row>
     <row r="308">
       <c r="A308"/>
       <c r="B308" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C308" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
     </row>
     <row r="309">
-      <c r="A309" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A309"/>
       <c r="B309" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="C309" t="s">
-        <v>473</v>
+        <v>60</v>
       </c>
     </row>
     <row r="310">
       <c r="A310"/>
       <c r="B310" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C310" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
     </row>
     <row r="311">
       <c r="A311"/>
       <c r="B311" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C311" t="s">
-        <v>5</v>
+        <v>46</v>
       </c>
     </row>
     <row r="312">
-      <c r="A312" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A312"/>
       <c r="B312" t="s">
         <v>477</v>
       </c>
       <c r="C312" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
     </row>
     <row r="313">
       <c r="A313"/>
       <c r="B313" t="s">
         <v>478</v>
       </c>
       <c r="C313" t="s">
-        <v>68</v>
+        <v>46</v>
       </c>
     </row>
     <row r="314">
       <c r="A314"/>
       <c r="B314" t="s">
         <v>479</v>
       </c>
       <c r="C314" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
     </row>
     <row r="315">
-      <c r="A315" t="s" s="2">
+      <c r="A315"/>
+      <c r="B315" t="s">
         <v>480</v>
       </c>
-      <c r="B315" t="s">
+      <c r="C315" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="s" s="2">
         <v>481</v>
       </c>
-      <c r="C315" t="s">
-[...4 lines deleted...]
-      <c r="A316"/>
       <c r="B316" t="s">
         <v>482</v>
       </c>
       <c r="C316" t="s">
-        <v>60</v>
+        <v>483</v>
       </c>
     </row>
     <row r="317">
-      <c r="A317" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="A317"/>
       <c r="B317" t="s">
         <v>484</v>
       </c>
       <c r="C317" t="s">
-        <v>485</v>
+        <v>7</v>
       </c>
     </row>
     <row r="318">
       <c r="A318"/>
       <c r="B318" t="s">
+        <v>485</v>
+      </c>
+      <c r="C318" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="s" s="2">
         <v>486</v>
       </c>
-      <c r="C318" t="s">
-[...4 lines deleted...]
-      <c r="A319"/>
       <c r="B319" t="s">
         <v>487</v>
       </c>
       <c r="C319" t="s">
-        <v>488</v>
+        <v>9</v>
       </c>
     </row>
     <row r="320">
       <c r="A320"/>
       <c r="B320" t="s">
+        <v>488</v>
+      </c>
+      <c r="C320" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321"/>
+      <c r="B321" t="s">
         <v>489</v>
       </c>
-      <c r="C320" t="s">
-[...4 lines deleted...]
-      <c r="A321" t="s" s="2">
+      <c r="C321" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s" s="2">
         <v>490</v>
       </c>
-      <c r="B321" t="s">
+      <c r="B322" t="s">
         <v>491</v>
       </c>
-      <c r="C321" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="C322" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
     </row>
     <row r="323">
       <c r="A323"/>
       <c r="B323" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="C323" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s" s="2">
+        <v>493</v>
+      </c>
+      <c r="B324" t="s">
         <v>494</v>
       </c>
-      <c r="B324" t="s">
+      <c r="C324" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="325">
       <c r="A325"/>
       <c r="B325" t="s">
         <v>496</v>
       </c>
       <c r="C325" t="s">
-        <v>24</v>
+        <v>113</v>
       </c>
     </row>
     <row r="326">
-      <c r="A326" t="s" s="2">
+      <c r="A326"/>
+      <c r="B326" t="s">
         <v>497</v>
       </c>
-      <c r="B326" t="s">
+      <c r="C326" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="327">
       <c r="A327"/>
       <c r="B327" t="s">
         <v>499</v>
       </c>
       <c r="C327" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s" s="2">
         <v>500</v>
       </c>
       <c r="B328" t="s">
         <v>501</v>
       </c>
       <c r="C328" t="s">
-        <v>113</v>
+        <v>85</v>
       </c>
     </row>
     <row r="329">
       <c r="A329"/>
       <c r="B329" t="s">
         <v>502</v>
       </c>
       <c r="C329" t="s">
-        <v>113</v>
+        <v>24</v>
       </c>
     </row>
     <row r="330">
-      <c r="A330" t="s" s="2">
+      <c r="A330"/>
+      <c r="B330" t="s">
         <v>503</v>
       </c>
-      <c r="B330" t="s">
+      <c r="C330" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s" s="2">
         <v>504</v>
       </c>
-      <c r="C330" t="s">
-[...4 lines deleted...]
-      <c r="A331"/>
       <c r="B331" t="s">
         <v>505</v>
       </c>
       <c r="C331" t="s">
-        <v>75</v>
+        <v>24</v>
       </c>
     </row>
     <row r="332">
-      <c r="A332" t="s" s="2">
+      <c r="A332"/>
+      <c r="B332" t="s">
         <v>506</v>
       </c>
-      <c r="B332" t="s">
+      <c r="C332" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s" s="2">
         <v>507</v>
       </c>
-      <c r="C332" t="s">
-[...4 lines deleted...]
-      <c r="A333"/>
       <c r="B333" t="s">
         <v>508</v>
       </c>
       <c r="C333" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
     </row>
     <row r="334">
-      <c r="A334" t="s" s="2">
+      <c r="A334"/>
+      <c r="B334" t="s">
         <v>509</v>
       </c>
-      <c r="B334" t="s">
+      <c r="C334" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="s" s="2">
         <v>510</v>
       </c>
-      <c r="C334" t="s">
-[...4 lines deleted...]
-      <c r="A335"/>
       <c r="B335" t="s">
         <v>511</v>
       </c>
       <c r="C335" t="s">
-        <v>46</v>
+        <v>113</v>
       </c>
     </row>
     <row r="336">
-      <c r="A336" t="s" s="2">
+      <c r="A336"/>
+      <c r="B336" t="s">
         <v>512</v>
       </c>
-      <c r="B336" t="s">
+      <c r="C336" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s" s="2">
         <v>513</v>
       </c>
-      <c r="C336" t="s">
-[...4 lines deleted...]
-      <c r="A337"/>
       <c r="B337" t="s">
         <v>514</v>
       </c>
       <c r="C337" t="s">
-        <v>273</v>
+        <v>75</v>
       </c>
     </row>
     <row r="338">
       <c r="A338"/>
       <c r="B338" t="s">
         <v>515</v>
       </c>
       <c r="C338" t="s">
-        <v>516</v>
+        <v>75</v>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>100</v>
       </c>
       <c r="B339" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="C339" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="340">
       <c r="A340"/>
       <c r="B340" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="C340" t="s">
-        <v>113</v>
+        <v>92</v>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>101</v>
       </c>
       <c r="B341" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="C341" t="s">
-        <v>520</v>
+        <v>46</v>
       </c>
     </row>
     <row r="342">
       <c r="A342"/>
       <c r="B342" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="C342" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
     </row>
     <row r="343">
-      <c r="A343"/>
+      <c r="A343">
+        <v>102</v>
+      </c>
       <c r="B343" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C343" t="s">
-        <v>104</v>
+        <v>436</v>
       </c>
     </row>
     <row r="344">
       <c r="A344"/>
       <c r="B344" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="C344" t="s">
-        <v>104</v>
+        <v>283</v>
       </c>
     </row>
     <row r="345">
       <c r="A345"/>
       <c r="B345" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="C345" t="s">
-        <v>104</v>
+        <v>523</v>
       </c>
     </row>
     <row r="346">
       <c r="A346">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B346" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="C346" t="s">
-        <v>46</v>
+        <v>113</v>
       </c>
     </row>
     <row r="347">
       <c r="A347"/>
       <c r="B347" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="C347" t="s">
-        <v>46</v>
+        <v>113</v>
       </c>
     </row>
     <row r="348">
       <c r="A348">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B348" t="s">
+        <v>526</v>
+      </c>
+      <c r="C348" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="349">
       <c r="A349"/>
       <c r="B349" t="s">
         <v>528</v>
       </c>
       <c r="C349" t="s">
-        <v>18</v>
+        <v>104</v>
       </c>
     </row>
     <row r="350">
-      <c r="A350">
-[...1 lines deleted...]
-      </c>
+      <c r="A350"/>
       <c r="B350" t="s">
         <v>529</v>
       </c>
       <c r="C350" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="351">
       <c r="A351"/>
       <c r="B351" t="s">
         <v>530</v>
       </c>
       <c r="C351" t="s">
-        <v>16</v>
+        <v>104</v>
       </c>
     </row>
     <row r="352">
-      <c r="A352">
-[...1 lines deleted...]
-      </c>
+      <c r="A352"/>
       <c r="B352" t="s">
         <v>531</v>
       </c>
       <c r="C352" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
     </row>
     <row r="353">
-      <c r="A353"/>
+      <c r="A353">
+        <v>105</v>
+      </c>
       <c r="B353" t="s">
         <v>532</v>
       </c>
       <c r="C353" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
     </row>
     <row r="354">
       <c r="A354"/>
       <c r="B354" t="s">
         <v>533</v>
       </c>
       <c r="C354" t="s">
-        <v>9</v>
+        <v>46</v>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>106</v>
       </c>
       <c r="B355" t="s">
         <v>534</v>
       </c>
       <c r="C355" t="s">
-        <v>131</v>
+        <v>18</v>
       </c>
     </row>
     <row r="356">
       <c r="A356"/>
       <c r="B356" t="s">
         <v>535</v>
       </c>
       <c r="C356" t="s">
-        <v>131</v>
+        <v>18</v>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>107</v>
       </c>
       <c r="B357" t="s">
         <v>536</v>
       </c>
       <c r="C357" t="s">
-        <v>537</v>
+        <v>16</v>
       </c>
     </row>
     <row r="358">
       <c r="A358"/>
       <c r="B358" t="s">
+        <v>537</v>
+      </c>
+      <c r="C358" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359">
+        <v>108</v>
+      </c>
+      <c r="B359" t="s">
         <v>538</v>
       </c>
-      <c r="C358" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="C359" t="s">
-        <v>85</v>
+        <v>24</v>
       </c>
     </row>
     <row r="360">
       <c r="A360"/>
       <c r="B360" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="C360" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
     </row>
     <row r="361">
       <c r="A361"/>
       <c r="B361" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="C361" t="s">
-        <v>75</v>
+        <v>9</v>
       </c>
     </row>
     <row r="362">
       <c r="A362">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B362" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="C362" t="s">
-        <v>96</v>
+        <v>131</v>
       </c>
     </row>
     <row r="363">
       <c r="A363"/>
       <c r="B363" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="C363" t="s">
-        <v>96</v>
+        <v>131</v>
       </c>
     </row>
     <row r="364">
       <c r="A364">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B364" t="s">
+        <v>543</v>
+      </c>
+      <c r="C364" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="365">
       <c r="A365"/>
       <c r="B365" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="C365" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
     </row>
     <row r="366">
       <c r="A366"/>
       <c r="B366" t="s">
+        <v>546</v>
+      </c>
+      <c r="C366" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367"/>
+      <c r="B367" t="s">
         <v>547</v>
       </c>
-      <c r="C366" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C367" t="s">
-        <v>436</v>
+        <v>75</v>
       </c>
     </row>
     <row r="368">
       <c r="A368"/>
       <c r="B368" t="s">
+        <v>548</v>
+      </c>
+      <c r="C368" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369">
+        <v>111</v>
+      </c>
+      <c r="B369" t="s">
         <v>549</v>
       </c>
-      <c r="C368" t="s">
-[...5 lines deleted...]
-      <c r="B369" t="s">
+      <c r="C369" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370"/>
+      <c r="B370" t="s">
         <v>550</v>
       </c>
-      <c r="C369" t="s">
-[...7 lines deleted...]
-      <c r="B370" t="s">
+      <c r="C370" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371">
+        <v>112</v>
+      </c>
+      <c r="B371" t="s">
         <v>551</v>
       </c>
-      <c r="C370" t="s">
-[...5 lines deleted...]
-      <c r="B371" t="s">
+      <c r="C371" t="s">
         <v>552</v>
       </c>
-      <c r="C371" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="372">
-      <c r="A372">
-[...1 lines deleted...]
-      </c>
+      <c r="A372"/>
       <c r="B372" t="s">
         <v>553</v>
       </c>
       <c r="C372" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
     </row>
     <row r="373">
       <c r="A373"/>
       <c r="B373" t="s">
         <v>554</v>
       </c>
       <c r="C373" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>113</v>
       </c>
       <c r="B374" t="s">
         <v>555</v>
       </c>
       <c r="C374" t="s">
-        <v>556</v>
+        <v>446</v>
       </c>
     </row>
     <row r="375">
       <c r="A375"/>
       <c r="B375" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="C375" t="s">
-        <v>516</v>
+        <v>131</v>
       </c>
     </row>
     <row r="376">
       <c r="A376"/>
       <c r="B376" t="s">
+        <v>557</v>
+      </c>
+      <c r="C376" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377">
+        <v>114</v>
+      </c>
+      <c r="B377" t="s">
         <v>558</v>
       </c>
-      <c r="C376" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="C377" t="s">
-        <v>273</v>
+        <v>104</v>
       </c>
     </row>
     <row r="378">
       <c r="A378"/>
       <c r="B378" t="s">
+        <v>559</v>
+      </c>
+      <c r="C378" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379">
+        <v>115</v>
+      </c>
+      <c r="B379" t="s">
         <v>560</v>
       </c>
-      <c r="C378" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="C379" t="s">
-        <v>273</v>
+        <v>75</v>
       </c>
     </row>
     <row r="380">
       <c r="A380"/>
       <c r="B380" t="s">
+        <v>561</v>
+      </c>
+      <c r="C380" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381">
+        <v>116</v>
+      </c>
+      <c r="B381" t="s">
+        <v>562</v>
+      </c>
+      <c r="C381" t="s">
         <v>563</v>
       </c>
-      <c r="C380" t="s">
-[...5 lines deleted...]
-      <c r="B381" t="s">
+    </row>
+    <row r="382">
+      <c r="A382"/>
+      <c r="B382" t="s">
         <v>564</v>
       </c>
-      <c r="C381" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C382" t="s">
-        <v>359</v>
+        <v>523</v>
       </c>
     </row>
     <row r="383">
       <c r="A383"/>
       <c r="B383" t="s">
+        <v>565</v>
+      </c>
+      <c r="C383" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384"/>
+      <c r="B384" t="s">
         <v>566</v>
       </c>
-      <c r="C383" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C384" t="s">
-        <v>568</v>
+        <v>283</v>
       </c>
     </row>
     <row r="385">
       <c r="A385"/>
       <c r="B385" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C385" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="386">
-      <c r="A386">
-[...1 lines deleted...]
-      </c>
+      <c r="A386"/>
       <c r="B386" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="C386" t="s">
-        <v>37</v>
+        <v>283</v>
       </c>
     </row>
     <row r="387">
       <c r="A387"/>
       <c r="B387" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="C387" t="s">
-        <v>7</v>
+        <v>568</v>
       </c>
     </row>
     <row r="388">
       <c r="A388"/>
       <c r="B388" t="s">
+        <v>571</v>
+      </c>
+      <c r="C388" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389">
+        <v>117</v>
+      </c>
+      <c r="B389" t="s">
         <v>572</v>
       </c>
-      <c r="C388" t="s">
-[...5 lines deleted...]
-      <c r="B389" t="s">
+      <c r="C389" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390"/>
+      <c r="B390" t="s">
         <v>573</v>
       </c>
-      <c r="C389" t="s">
-[...7 lines deleted...]
-      <c r="B390" t="s">
+      <c r="C390" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391">
+        <v>118</v>
+      </c>
+      <c r="B391" t="s">
         <v>574</v>
       </c>
-      <c r="C390" t="s">
-[...5 lines deleted...]
-      <c r="B391" t="s">
+      <c r="C391" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="392">
       <c r="A392"/>
       <c r="B392" t="s">
         <v>576</v>
       </c>
       <c r="C392" t="s">
-        <v>68</v>
+        <v>575</v>
       </c>
     </row>
     <row r="393">
-      <c r="A393"/>
+      <c r="A393">
+        <v>119</v>
+      </c>
       <c r="B393" t="s">
         <v>577</v>
       </c>
       <c r="C393" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
     </row>
     <row r="394">
       <c r="A394"/>
       <c r="B394" t="s">
         <v>578</v>
       </c>
       <c r="C394" t="s">
-        <v>68</v>
+        <v>7</v>
       </c>
     </row>
     <row r="395">
-      <c r="A395">
-[...1 lines deleted...]
-      </c>
+      <c r="A395"/>
       <c r="B395" t="s">
         <v>579</v>
       </c>
       <c r="C395" t="s">
-        <v>73</v>
+        <v>14</v>
       </c>
     </row>
     <row r="396">
       <c r="A396"/>
       <c r="B396" t="s">
         <v>580</v>
       </c>
       <c r="C396" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397">
+        <v>120</v>
+      </c>
+      <c r="B397" t="s">
         <v>581</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      </c>
       <c r="C397" t="s">
-        <v>581</v>
+        <v>113</v>
       </c>
     </row>
     <row r="398">
       <c r="A398"/>
-      <c r="B398"/>
-      <c r="C398"/>
+      <c r="B398" t="s">
+        <v>582</v>
+      </c>
+      <c r="C398" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="399">
       <c r="A399"/>
       <c r="B399" t="s">
         <v>583</v>
       </c>
       <c r="C399" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400"/>
+      <c r="B400" t="s">
         <v>584</v>
+      </c>
+      <c r="C400" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401"/>
+      <c r="B401" t="s">
+        <v>585</v>
+      </c>
+      <c r="C401" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402">
+        <v>121</v>
+      </c>
+      <c r="B402" t="s">
+        <v>586</v>
+      </c>
+      <c r="C402" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403"/>
+      <c r="B403" t="s">
+        <v>587</v>
+      </c>
+      <c r="C403" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404"/>
+      <c r="B404" t="s">
+        <v>589</v>
+      </c>
+      <c r="C404" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405"/>
+      <c r="B405"/>
+      <c r="C405"/>
+    </row>
+    <row r="406">
+      <c r="A406"/>
+      <c r="B406" t="s">
+        <v>590</v>
+      </c>
+      <c r="C406" t="s">
+        <v>591</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>CodexWorld\PhpXlsxGenerator</Application>
   <Company>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Company>
   <Manager>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Manager>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>