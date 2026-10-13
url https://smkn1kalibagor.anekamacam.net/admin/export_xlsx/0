--- v0 (2026-04-22)
+++ v1 (2026-10-13)
@@ -9,92 +9,104 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="CodexWorld\PhpXlsxGenerator"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>JUDUL</t>
   </si>
   <si>
     <t>PENGARANG</t>
   </si>
   <si>
     <t>PENERBIT</t>
   </si>
   <si>
     <t>JUMLAH</t>
   </si>
   <si>
     <t>GOLONGAN</t>
   </si>
   <si>
     <t>Informatika Untuk Sma/smk Kelas X</t>
   </si>
   <si>
     <t>Mushthofa, Dkk</t>
   </si>
   <si>
     <t>Pusat Kurikulum Dan Perbukuan, Badan Penelitian Da, Jakarta, 2021</t>
   </si>
   <si>
     <t>004.071</t>
   </si>
   <si>
     <t>Metode Penelitian Bisnis &amp; Analisis Data Dengan Spss</t>
   </si>
   <si>
     <t>I Made Sudana Dan Rahmat Heru Setianto</t>
   </si>
   <si>
     <t>Penerbit Erlangga, Jakarta, 2018</t>
   </si>
   <si>
     <t>001.42</t>
+  </si>
+  <si>
+    <t>Presentasi And Public Speaking</t>
+  </si>
+  <si>
+    <t>A.m.lilik Agung</t>
+  </si>
+  <si>
+    <t>Erlangga, Jakarta, 2023</t>
+  </si>
+  <si>
+    <t>007.302.001.0</t>
   </si>
   <si>
     <t>The Adventure Of Sherlock Holmes</t>
   </si>
   <si>
     <t>Sir Arthur Conan Doyle</t>
   </si>
   <si>
     <t>Indo Literasi, Jakarta, 2023</t>
   </si>
   <si>
     <t>052</t>
   </si>
   <si>
     <t>The Case - Book Of Sherlock Holmes</t>
   </si>
   <si>
     <t>Indo Literasi, Jakarta, 2024</t>
   </si>
   <si>
     <t>The Memoris Of Sherlock Holmes</t>
   </si>
   <si>
     <t>The Return Of Sherlock Holmes</t>
   </si>
@@ -136,58 +148,58 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F7"/>
+  <dimension ref="A1:F8"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
     <col min="2" max="2" width="53" customWidth="1"/>
     <col min="3" max="3" width="39" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
-    <col min="6" max="6" width="9" customWidth="1"/>
+    <col min="6" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
@@ -220,114 +232,134 @@
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3">
         <v>3</v>
       </c>
       <c r="F3" t="s" s="2">
         <v>13</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F4" t="s" s="2">
         <v>17</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5">
         <v>3</v>
       </c>
       <c r="F5" t="s" s="2">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E6">
         <v>3</v>
       </c>
       <c r="F6" t="s" s="2">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7">
+        <v>3</v>
+      </c>
+      <c r="F7" t="s" s="2">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>7</v>
+      </c>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
         <v>19</v>
       </c>
-      <c r="E7">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8">
+        <v>3</v>
+      </c>
+      <c r="F8" t="s" s="2">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>CodexWorld\PhpXlsxGenerator</Application>
   <Company>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Company>
   <Manager>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Manager>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>