--- v0 (2026-04-22)
+++ v1 (2026-10-13)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="CodexWorld\PhpXlsxGenerator"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="113">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>JUDUL</t>
   </si>
   <si>
     <t>PENGARANG</t>
   </si>
   <si>
     <t>PENERBIT</t>
   </si>
   <si>
     <t>JUMLAH</t>
   </si>
   <si>
     <t>GOLONGAN</t>
   </si>
   <si>
     <t>100 Ide Untuk Guru : Manajemen Perilaku Murid</t>
   </si>
   <si>
     <t>Molly Potter</t>
   </si>
   <si>
@@ -63,50 +63,62 @@
     <t>100 Ide Untuk Guru Mengembangkan Ketrampilan Berpikir.</t>
   </si>
   <si>
     <t>Steve Bowket</t>
   </si>
   <si>
     <t>Esensi Erlangga Group, Jakarta, 2014</t>
   </si>
   <si>
     <t>9 Karakter Guru Efektif</t>
   </si>
   <si>
     <t>Jacquie Turnbull</t>
   </si>
   <si>
     <t>Penerbit Esensi, Jakarta, 2013</t>
   </si>
   <si>
     <t>Bagaimana Siswa Belajar.</t>
   </si>
   <si>
     <t>Jhon Holt</t>
   </si>
   <si>
     <t>Erlangga, Jakarta, 2014</t>
+  </si>
+  <si>
+    <t>Bangga Menjadi Guru</t>
+  </si>
+  <si>
+    <t>Dra.fazriyanti</t>
+  </si>
+  <si>
+    <t>Erlangga, Jakarta, 2024</t>
+  </si>
+  <si>
+    <t>300.800.003.0</t>
   </si>
   <si>
     <t>Bimbingan Konseling Sma/ma/smk Kelas X</t>
   </si>
   <si>
     <t>Rizka Khoirunnisa</t>
   </si>
   <si>
     <t>Cv.gilang Pratama, Sidoarjo, 2025</t>
   </si>
   <si>
     <t>Bimbingan Konseling Sma/ma/smk Kelas Xi</t>
   </si>
   <si>
     <t>Bimbingan Konseling Sma/ma/smk Kelas Xii</t>
   </si>
   <si>
     <t>Buku Panduan Guru Pendidikan Agama Kristen Sma Smk Kelas Xii</t>
   </si>
   <si>
     <t>Janse Belandina Non Serrano</t>
   </si>
   <si>
     <t>Pusat Perbukuan Kemenikbud Ristek., Jakarta, 2022</t>
   </si>
@@ -374,79 +386,82 @@
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F46"/>
+  <dimension ref="A1:F47"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
-    <col min="6" max="6" width="9" customWidth="1"/>
+    <col min="6" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
@@ -519,853 +534,873 @@
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5">
         <v>3</v>
       </c>
       <c r="F5">
         <v>370</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>18</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>371.4</v>
+        <v>5</v>
+      </c>
+      <c r="F6" t="s" s="3">
+        <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E7">
         <v>10</v>
       </c>
       <c r="F7" s="2">
         <v>371.4</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="E8">
         <v>10</v>
       </c>
       <c r="F8" s="2">
         <v>371.4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" t="s">
         <v>23</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>10</v>
+      </c>
+      <c r="F9" s="2">
+        <v>371.4</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F10">
-        <v>370.114</v>
+        <v>370</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E11">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="F11">
         <v>370.114</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="E12">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F12">
         <v>370.114</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E13">
         <v>4</v>
       </c>
-      <c r="F13" s="2">
-        <v>338.04</v>
+      <c r="F13">
+        <v>370.114</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F14" s="2">
-        <v>371.1</v>
+        <v>338.04</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E15">
-        <v>404</v>
+        <v>3</v>
       </c>
       <c r="F15" s="2">
-        <v>373.24</v>
+        <v>371.1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E16">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="F16" s="2">
         <v>373.24</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
         <v>46</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>405</v>
+      </c>
+      <c r="F17" s="2">
+        <v>373.24</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E18">
-        <v>10</v>
+        <v>30</v>
       </c>
       <c r="F18">
         <v>384</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E19">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F19">
         <v>384</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E20">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>384.3</v>
+        <v>30</v>
+      </c>
+      <c r="F20">
+        <v>384</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E21">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="F21" s="2">
-        <v>384.8</v>
+        <v>384.3</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E22">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="F22" s="2">
         <v>384.8</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
         <v>62</v>
       </c>
       <c r="D23" t="s">
         <v>63</v>
       </c>
       <c r="E23">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="F23" s="2">
-        <v>373.24</v>
+        <v>384.8</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C24" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E24">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="F24" s="2">
         <v>373.24</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C25" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D25" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E25">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="F25" s="2">
         <v>373.24</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
+        <v>69</v>
+      </c>
+      <c r="C26" t="s">
         <v>66</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E26">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="F26" s="2">
         <v>373.24</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" t="s">
+        <v>66</v>
+      </c>
+      <c r="D27" t="s">
         <v>67</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="F27" s="2">
         <v>373.24</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="D28" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E28">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>35</v>
+      </c>
+      <c r="F28" s="2">
+        <v>373.24</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>16</v>
       </c>
       <c r="D29" t="s">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="E29">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F29">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="E30">
-        <v>121</v>
+        <v>3</v>
       </c>
       <c r="F30">
-        <v>370.114</v>
+        <v>371</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C31" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="D31" t="s">
-        <v>28</v>
+        <v>78</v>
       </c>
       <c r="E31">
-        <v>36</v>
+        <v>121</v>
       </c>
       <c r="F31">
         <v>370.114</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C32" t="s">
-        <v>73</v>
+        <v>31</v>
       </c>
       <c r="D32" t="s">
-        <v>74</v>
+        <v>32</v>
       </c>
       <c r="E32">
-        <v>120</v>
+        <v>36</v>
       </c>
       <c r="F32">
         <v>370.114</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" t="s">
         <v>77</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>78</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33">
-        <v>436</v>
+        <v>120</v>
       </c>
       <c r="F33">
         <v>370.114</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C34" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="D34" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="E34">
-        <v>166</v>
+        <v>436</v>
       </c>
       <c r="F34">
         <v>370.114</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C35" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="D35" t="s">
-        <v>25</v>
+        <v>78</v>
       </c>
       <c r="E35">
-        <v>439</v>
+        <v>166</v>
       </c>
       <c r="F35">
         <v>370.114</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C36" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D36" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E36">
-        <v>415</v>
+        <v>439</v>
       </c>
       <c r="F36">
         <v>370.114</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C37" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D37" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="E37">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>415</v>
+      </c>
+      <c r="F37">
+        <v>370.114</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C38" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D38" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="E38">
         <v>10</v>
       </c>
       <c r="F38" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C39" t="s">
         <v>90</v>
       </c>
       <c r="D39" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="E39">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>370.72</v>
+        <v>10</v>
+      </c>
+      <c r="F39" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C40" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D40" t="s">
-        <v>93</v>
+        <v>43</v>
       </c>
       <c r="E40">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F40" s="2">
-        <v>371.4</v>
+        <v>370.72</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C41" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D41" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E41">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F41" s="2">
-        <v>303.34</v>
+        <v>371.4</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C42" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D42" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E42">
-        <v>150</v>
+        <v>3</v>
       </c>
       <c r="F42" s="2">
-        <v>338.04</v>
+        <v>303.34</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C43" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D43" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E43">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>150</v>
+      </c>
+      <c r="F43" s="2">
+        <v>338.04</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C44" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D44" t="s">
-        <v>11</v>
+        <v>106</v>
       </c>
       <c r="E44">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>338.04</v>
+        <v>3</v>
+      </c>
+      <c r="F44">
+        <v>370</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C45" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D45" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E45">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F45" s="2">
-        <v>371.3</v>
+        <v>338.04</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C46" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D46" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
       <c r="E46">
+        <v>7</v>
+      </c>
+      <c r="F46" s="2">
+        <v>371.3</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>46</v>
+      </c>
+      <c r="B47" t="s">
+        <v>111</v>
+      </c>
+      <c r="C47" t="s">
+        <v>112</v>
+      </c>
+      <c r="D47" t="s">
+        <v>106</v>
+      </c>
+      <c r="E47">
         <v>3</v>
       </c>
-      <c r="F46" s="2">
+      <c r="F47" s="2">
         <v>338.04</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>CodexWorld\PhpXlsxGenerator</Application>
   <Company>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Company>
   <Manager>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Manager>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>