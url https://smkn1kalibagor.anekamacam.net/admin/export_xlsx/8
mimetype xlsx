--- v0 (2026-04-22)
+++ v1 (2026-10-13)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="CodexWorld\PhpXlsxGenerator"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="55">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>JUDUL</t>
   </si>
   <si>
     <t>PENGARANG</t>
   </si>
   <si>
     <t>PENERBIT</t>
   </si>
   <si>
     <t>JUMLAH</t>
   </si>
   <si>
     <t>GOLONGAN</t>
   </si>
   <si>
     <t>Best Practice Stek Lemon Sebagai Cenderamata Yang Inovatif Dan Kreatif Dari Smk N 1 Kalibagor</t>
   </si>
   <si>
     <t>Sari Suksesi, S.p.</t>
   </si>
   <si>
@@ -126,50 +126,62 @@
     <t>Kiat Jitu Menulis Skripsi, Tesis, Dan Disertasi</t>
   </si>
   <si>
     <t>Sutanto Leo</t>
   </si>
   <si>
     <t>Penerbit Erlangga, Jakarta, 2013</t>
   </si>
   <si>
     <t>808.066 378</t>
   </si>
   <si>
     <t>Laporan Best Practice E-tutor Sebaya Menjawab Kejenuhan Pembelajaran Jarak Jauh</t>
   </si>
   <si>
     <t>Noorul Fatimah, S.pd</t>
   </si>
   <si>
     <t>Metodologi Penulisan Ilmiah</t>
   </si>
   <si>
     <t>William Chang</t>
   </si>
   <si>
     <t>Penerbit Erlangga, Jakarta, 2014</t>
+  </si>
+  <si>
+    <t>Panduan Antimerokok</t>
+  </si>
+  <si>
+    <t>Dr.asrorun Ni'am Sholeh,m.a</t>
+  </si>
+  <si>
+    <t>Erlangga, Jakarta, 2024</t>
+  </si>
+  <si>
+    <t>808.207.046.0</t>
   </si>
   <si>
     <t>Penerapan Model Pembelajaran Kooperatif Tipe Think Fair Untuk Meningkatkan Belajar Matematika Pada Peserta Didik Kelas Xi Atph 2022/2023</t>
   </si>
   <si>
     <t>Noorul Fatimah,s.pd ,Mm</t>
   </si>
   <si>
     <t>Smk N 1 Kalibagor, Banyumas, 2023</t>
   </si>
   <si>
     <t>Petualangan Don Quixote</t>
   </si>
   <si>
     <t>Miguel De Cervantes</t>
   </si>
   <si>
     <t>Immortal Publishing, Yogyakarta, 2017</t>
   </si>
   <si>
     <t>Poetry Collections: Perjumpaan: Die Begegnung: The Encounter</t>
   </si>
   <si>
     <t>Dr Ab Susanto</t>
   </si>
@@ -200,78 +212,81 @@
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F16"/>
+  <dimension ref="A1:F17"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="30" customWidth="1"/>
     <col min="4" max="4" width="47" customWidth="1"/>
     <col min="5" max="5" width="7" customWidth="1"/>
-    <col min="6" max="6" width="12" customWidth="1"/>
+    <col min="6" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>1</v>
@@ -484,113 +499,133 @@
       </c>
       <c r="D12" t="s">
         <v>38</v>
       </c>
       <c r="E12">
         <v>8</v>
       </c>
       <c r="F12">
         <v>808.066</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="E13">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>5</v>
+      </c>
+      <c r="F13" t="s" s="2">
+        <v>42</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14">
-        <v>863</v>
+        <v>818</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E15">
         <v>1</v>
       </c>
       <c r="F15">
-        <v>899.221</v>
+        <v>863</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C16" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E16">
         <v>1</v>
       </c>
       <c r="F16">
+        <v>899.221</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" t="s">
+        <v>53</v>
+      </c>
+      <c r="D17" t="s">
+        <v>54</v>
+      </c>
+      <c r="E17">
+        <v>1</v>
+      </c>
+      <c r="F17">
         <v>813</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>CodexWorld\PhpXlsxGenerator</Application>
   <Company>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Company>
   <Manager>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Manager>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>